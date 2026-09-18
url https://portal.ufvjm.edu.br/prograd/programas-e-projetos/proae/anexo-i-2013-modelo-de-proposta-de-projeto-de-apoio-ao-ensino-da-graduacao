--- v0 (2026-05-31)
+++ v1 (2026-09-18)
@@ -12,71 +12,69 @@
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:body>
     <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
       <w:r w:rsidRPr="008B082A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>ANEXO I</w:t>
       </w:r>
       <w:r w:rsidR="005444D5">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="008B082A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">– MODELO DE PROPOSTA DE PROJETO DE APOIO AO ENSINO DA GRADUAÇÃO </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
     <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B082A">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>EDITAL PROAE N.XX/202X PROGRAD/UFVJM</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E4360D" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008B082A">
         <w:rPr>
           <w:b/>
         </w:rPr>
@@ -235,105 +233,155 @@
     <w:p w:rsidR="008B082A" w:rsidRPr="005020F9" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005020F9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="005020F9">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>] Ciências Exatas e da Terra;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B082A" w:rsidRPr="005020F9" w:rsidRDefault="008B082A" w:rsidP="008B082A">
+    <w:p w:rsidR="008B082A" w:rsidRPr="003A5025" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005020F9">
+      <w:r w:rsidRPr="003A5025">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">[  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005020F9">
+      <w:r w:rsidRPr="003A5025">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>] Ciências Sociais Aplicadas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008B082A" w:rsidRPr="005020F9" w:rsidRDefault="008B082A" w:rsidP="008B082A">
+    <w:p w:rsidR="008B082A" w:rsidRPr="003A5025" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="005020F9">
+      <w:r w:rsidRPr="003A5025">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">[ </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="005020F9">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="003A5025" w:rsidRPr="003A5025">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="005020F9">
+      <w:r w:rsidR="003A5025" w:rsidRPr="003A5025">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>] Linguística, Letras e Artes.</w:t>
+        <w:t>] Linguística, Letras e Artes;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A5025">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A5025">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>] Ciências Humanas</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="003A5025">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">[ </w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="003A5025">
+        <w:rPr>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>] Engenharias</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tabelacomgrade"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2161"/>
         <w:gridCol w:w="2161"/>
         <w:gridCol w:w="2161"/>
         <w:gridCol w:w="2161"/>
       </w:tblGrid>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
@@ -593,50 +641,126 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Introdução</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="003A5025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="008B082A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5025">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Diagnóstico da situação-problema</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="003A5025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="008B082A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5025">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Justificativa</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008662A3">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005020F9" w:rsidRDefault="005020F9" w:rsidP="008B082A">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
@@ -691,50 +815,88 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRPr="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B082A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Justificativa</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="003A5025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="008B082A" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="008B082A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5025">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Público-alvo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="00C87C5E">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005020F9" w:rsidRPr="008B082A" w:rsidRDefault="005020F9" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
         <w:tc>
           <w:tcPr>
@@ -818,99 +980,178 @@
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRPr="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B082A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Acompanhamento e Avaliação</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="007D4D8F">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005020F9" w:rsidRPr="008B082A" w:rsidRDefault="005020F9" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRPr="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B082A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:t>Descrição dos resultados esperados</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="003A5025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="008B082A" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="008B082A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="0" w:name="_GoBack" w:colFirst="0" w:colLast="0"/>
+            <w:r w:rsidRPr="003A5025">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Indicadores esperados</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="003A5025">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025" w:rsidP="008B082A">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003A5025" w:rsidTr="008B082A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8644" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w:rsidR="003A5025" w:rsidRPr="003A5025" w:rsidRDefault="003A5025">
+            <w:pPr>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="003A5025">
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t>Metas</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:bookmarkEnd w:id="0"/>
       <w:tr w:rsidR="008B082A" w:rsidTr="00BE6271">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="005020F9" w:rsidRPr="008B082A" w:rsidRDefault="005020F9" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="008B082A">
         <w:tc>
           <w:tcPr>
@@ -943,89 +1184,82 @@
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="008B082A" w:rsidTr="00BE7FC4">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8644" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008B082A">
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Para o caso de reapresentação de projeto de acordo com o item 3.9 do Edital </w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B082A" w:rsidRPr="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Demonstrar re</w:t>
-[...2 lines deleted...]
-              <w:t>sultados obtidos até o momento;</w:t>
+              <w:t>Demonstrar resultados obtidos até o momento;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
-              <w:t>Contrib</w:t>
-[...2 lines deleted...]
-              <w:t>uição de cada membro da equipe;</w:t>
+              <w:t>Contribuição de cada membro da equipe;</w:t>
             </w:r>
           </w:p>
           <w:p w:rsidR="008B082A" w:rsidRPr="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
             <w:pPr>
               <w:pStyle w:val="PargrafodaLista"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="1"/>
               </w:numPr>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"> Justificativa para continuidade.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008B082A" w:rsidRPr="008B082A" w:rsidRDefault="008B082A" w:rsidP="008B082A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -1094,153 +1328,147 @@
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="008B082A" w:rsidRDefault="008B082A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005020F9" w:rsidRDefault="005020F9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005020F9" w:rsidRDefault="005020F9">
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
-        <w:t>__________________________,__________de______________de</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">__________________________,__________de______________de________________ </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005020F9" w:rsidRPr="008B082A" w:rsidRDefault="005020F9">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t>Coordenador do Projeto</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="005020F9" w:rsidRPr="008B082A">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B2111" w:rsidRDefault="000B2111" w:rsidP="005020F9">
+    <w:p w:rsidR="00883BE1" w:rsidRDefault="00883BE1" w:rsidP="005020F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B2111" w:rsidRDefault="000B2111" w:rsidP="005020F9">
+    <w:p w:rsidR="00883BE1" w:rsidRDefault="00883BE1" w:rsidP="005020F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="000B2111" w:rsidRDefault="000B2111" w:rsidP="005020F9">
+    <w:p w:rsidR="00883BE1" w:rsidRDefault="00883BE1" w:rsidP="005020F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="000B2111" w:rsidRDefault="000B2111" w:rsidP="005020F9">
+    <w:p w:rsidR="00883BE1" w:rsidRDefault="00883BE1" w:rsidP="005020F9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
   <w:p w:rsidR="005020F9" w:rsidRPr="005020F9" w:rsidRDefault="005020F9" w:rsidP="005020F9">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
       <w:rPr>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="005020F9">
       <w:rPr>
         <w:noProof/>
@@ -1517,52 +1745,54 @@
   <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="008B082A"/>
     <w:rsid w:val="000B2111"/>
+    <w:rsid w:val="003A5025"/>
     <w:rsid w:val="005020F9"/>
     <w:rsid w:val="005444D5"/>
+    <w:rsid w:val="00883BE1"/>
     <w:rsid w:val="008B082A"/>
     <w:rsid w:val="00CF167F"/>
     <w:rsid w:val="00E4360D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
@@ -2456,65 +2686,65 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>200</Words>
-  <Characters>1085</Characters>
+  <Words>222</Words>
+  <Characters>1203</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>9</Lines>
+  <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1283</CharactersWithSpaces>
+  <CharactersWithSpaces>1423</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>LENOVO</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>