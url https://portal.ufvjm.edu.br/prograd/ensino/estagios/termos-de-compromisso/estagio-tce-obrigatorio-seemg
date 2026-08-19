--- v0 (2025-12-10)
+++ v1 (2026-08-19)
@@ -5,84 +5,84 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="561EE2A1" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TERMO DE COMPROMISSO DE ESTÁGIO OBRIGATÓRIO</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
+    <w:p w14:paraId="79E91AC5" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3294" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="7EB4E110" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3294" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Termo de Compromisso de Estágio que celebram entre si a Secretaria de Estado de Educação de Minas Gerais e o(a) Estudante</w:t>
       </w:r>
       <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -104,154 +104,162 @@
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Texto1"/>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:bookmarkStart w:id="1" w:name="_GoBack"/>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>com a interveniência da Universidade Federal dos Vales do Jequitinhonha e Mucuri, por meio do(a) Instituto/Faculdade de</w:t>
+        <w:t>com</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a interveniência da Universidade Federal dos Vales do Jequitinhonha e Mucuri, por meio do(a) Instituto/Faculdade de</w:t>
       </w:r>
       <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:bookmarkStart w:id="2" w:name="Texto2"/>
+      <w:bookmarkStart w:id="1" w:name="Texto2"/>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
@@ -284,498 +292,489 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>para realização de Estágio Obrigatório.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
+    <w:p w14:paraId="7C2B196C" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+    <w:p w14:paraId="1C7B32C2" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pelo presente instrumento, as partes a seguir nomeadas:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0037364D" w:rsidRPr="00B15066" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
+    <w:p w14:paraId="3D56ECF5" w14:textId="77777777" w:rsidR="0037364D" w:rsidRPr="00B15066" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="357"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="8986" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4455"/>
         <w:gridCol w:w="1187"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="32"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="00E95E87" w:rsidRPr="00B15066" w14:paraId="3E498BD3" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8986" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87" w:rsidP="00E95E87">
+          <w:p w14:paraId="4ACD3A7C" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CONCEDENTE DO ESTÁGIO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="3AECD5A3" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6298" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="26860342" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Razão Social: Secretaria de Estado de Educação de Minas Gerais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="7E37BA23" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CNPJ: 18.715.599/0001-05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="620A78BE" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:trPr>
           <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="2ACCB10C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Endereço: Rodovia Papa João Paulo II, nº 4143 – 10º e 11º andares - Edifício Minas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="09B0E33E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro: Serra Verde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4B5AE426" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="46C70C35" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade: Belo Horizonte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="5D2C1868" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>UF: MG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="7FB12EBC" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CEP: 31.630-900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="363CF674" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="78EF5766" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Escola Estadual:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="3" w:name="Texto3"/>
+            <w:bookmarkStart w:id="2" w:name="Texto3"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -826,115 +825,114 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="3"/>
+            <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2939" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="10F8DCD8" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Telefone:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="4" w:name="Texto4"/>
+            <w:bookmarkStart w:id="3" w:name="Texto4"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -985,116 +983,115 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="4"/>
+            <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="6869ED0C" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="5BC78B84" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Endereço:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="5" w:name="Texto5"/>
+            <w:bookmarkStart w:id="4" w:name="Texto5"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1145,105 +1142,104 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="5"/>
+            <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3344" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="11403CD2" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro:</w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
-            <w:bookmarkStart w:id="6" w:name="Texto6"/>
+            <w:bookmarkStart w:id="5" w:name="Texto6"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1294,75 +1290,74 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
-            <w:bookmarkEnd w:id="6"/>
+            <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="082F23F3" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="42B7DE5E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1472,53 +1467,52 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="22DAA367" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">UF: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1619,53 +1613,52 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="38BB656F" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CEP:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1768,64 +1761,63 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w14:paraId="7655647A" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6015" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="1382E5D7" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Representante Legal:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -1937,53 +1929,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="1FB8244D" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CPF:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2086,64 +2077,63 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="299D7766" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8986" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="44FC999A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargo: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2237,150 +2227,149 @@
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="18FA3E5A" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="5336C24F" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="76C932B4" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ESTAGIÁRIO</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="1FAB13B6" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3426"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="2445"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4095E645" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8766" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="011FEB63" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Nome:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2481,62 +2470,61 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="39E8C424" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5901" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="51AFAC79" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Curso:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2645,53 +2633,52 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="5B78873B" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrícula: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -2784,82 +2771,80 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="7ECE8396" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="31B96D86" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Data de Nascimento: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2939,53 +2924,52 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="31AB7C5B" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">RG: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3085,53 +3069,52 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="1ACE7E43" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3224,82 +3207,82 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="0E9205F3" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5901" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="539B1AFC" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Endereço:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
@@ -3388,53 +3371,52 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+          <w:p w14:paraId="00671B61" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3535,62 +3517,61 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="5D83893D" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4101" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="12FAE71D" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3698,53 +3679,52 @@
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="3E810F58" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">UF: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3845,53 +3825,52 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="78367DC3" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">CEP: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3984,62 +3963,61 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4FBD4AB3" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="1A34DC7A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefone: </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4140,53 +4118,52 @@
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3653" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="78FAFCB3" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4288,426 +4265,418 @@
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="2BE78F9E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="6D7D6B06" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INSTITUIÇÃO DE ENSINO</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="7F7FC215" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8781" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3431"/>
         <w:gridCol w:w="2299"/>
         <w:gridCol w:w="82"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4AD2275A" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="63459809" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Razão Social: Universidade Federal dos Vales do Jequitinhonha e Mucuri - UFVJM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3051" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="7FE68D92" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CNPJ: 16.888.315/0001-57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="1799D63B" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="7B3C97B6" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Endereço: Rodovia MGT 367, Km 583, nº 5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3051" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="5E951029" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro: Alto da Jacuba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="3367DB15" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3431" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="03BC470A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade: Diamantina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3431" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="68FE078C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>UF: MG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="7474798C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CEP: 39.100-000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w14:paraId="7AC01D07" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="324C8BC6" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Representante Legal: </w:t>
@@ -4813,53 +4782,52 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="3D9AE7EC" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
@@ -4956,198 +4924,197 @@
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="5A889D62" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8781" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="37267CA5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cargo:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coordenador(a) de Estágio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="460A9177" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="1E7B6C68" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Celebram entre si o presente Termo de Compromisso de Estágio Obrigatório, com fundamento na Lei 11.788/08, e demais legislações pertinentes à matéria, mediante cláusulas e condições que seguem mutuamente aceitas e reciprocamente outorgadas</w:t>
       </w:r>
       <w:r w:rsidR="00CA570B" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="7FFA9404" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="4B0D4D2C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5209,82 +5176,82 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> possibilitar a realização da atividade de estágio </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>obrigatório</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="5856643B" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="054FFDB5" w14:textId="56B159B3" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5293,93 +5260,352 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Parágrafo Único</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Este Termo de Compromisso vincula-se para todos os efeitos legais ao Convênio nº</w:t>
       </w:r>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 04/2021</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
-        <w:t>, celebrado em 06/04/2021, conforme consta no Processo nº 23086.002461/2021-52.</w:t>
+        <w:t xml:space="preserve">, celebrado em </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme consta no Processo nº </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin">
+          <w:ffData>
+            <w:name w:val="Texto5"/>
+            <w:enabled/>
+            <w:calcOnExit w:val="0"/>
+            <w:textInput/>
+          </w:ffData>
+        </w:fldChar>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidR="001E772A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="68C4CD29" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="60FF97E0" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5390,192 +5616,193 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>CLÁUSULA SEGUNDA -</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>O estágio curricular obrigatório, como procedimento didático-pedagógico, tem como objetivo proporcionar a complementação prática do ensino aprendizagem, de aperfeiçoamento técnico-cultural, científico e de relacionamento humano, e para alcançar esse objetivo, os partícipes cumprirão o Plano de Atividades do Estágio anexo, elaborado de acordo com o estabelecido no parágrafo único do art. 7º da Lei nº 11.788 de 25 de setembro de 2008, no que couber, e ainda, em conformidade com as especificidades do curso.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="4872617D" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="6712CE93" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>CLÁUSULA TERCEIRA –</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>O(a) estagiário(a) obriga-se a cumprir as normas internas da concedente, preservando o sigilo e a confidencialidade das informações a que tiver acesso, bem como a cumprir fielmente a programação do estágio, comunicando em tempo hábil, eventuais intercorrências.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="578BD942" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="2B1A9C7C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>CLÁUSULA QUARTA –</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>O(a) estagiário(a) responderá por perdas e danos consequentes da inobservância das normas internas ou das cláusulas do presente termo de compromisso quando decorrentes de seus próprios atos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="36F1FCEA" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="7C807BDD" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5923,81 +6150,81 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="681CCBD6" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="33C4C901" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6007,83 +6234,83 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Parágrafo único.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> Os acidentes pessoais de que trata o caput são aqueles que tenham como causa direta o desempenho das atividades de estágio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
+    <w:p w14:paraId="1F5FF34C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="3F056C79" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6136,82 +6363,82 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">e a </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Instituição de Ensino</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">.         </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
+    <w:p w14:paraId="4E1F2AD5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="1CBB1528" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6247,82 +6474,82 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>stagiário(a) não receberá qualquer valor a título de bolsa ou</w:t>
       </w:r>
       <w:r w:rsidR="007F361D" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> outra forma de contraprestação</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="502768F6" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="12F27F82" w14:textId="77777777" w:rsidR="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7069,81 +7296,81 @@
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> horas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="7C126568" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="68C9360C" w14:textId="77777777" w:rsidR="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7162,342 +7389,352 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Parágrafo primeiro.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O estágio relativo a cursos que alternam teoria e prática, nos períodos em que não estão programadas aulas presenciais, poderá ter jornada de até 40 (quarenta) horas semanais, desde que isso esteja previsto no projeto pedagógico do curso e tenha anuência da concedente.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="0A2B6086" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="3D22B951" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo segundo.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nos períodos de avaliação teórica e/ou prática, a carga horária do estágio será reduzida pelo menos à metade para garantir o bom desempenho do estagiário.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="782C1A96" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="4F04D53E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CLÁUSULA NONA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Caberá à Concedente:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="077582F8" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I - Ofertar instalações que tenham condições de proporcionar ao educando atividades de aprendizagem social, profissional e cultural;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="422E1698" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>II - Zelar pelo cumprimento do presente Termo de Compromisso de Estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="7D25AF64" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">III - Acompanhar e supervisionar o estagiário na execução das atividades, no ambiente de trabalho, por intermédio do(a) Sr(a) </w:t>
+        <w:t xml:space="preserve">III - Acompanhar e supervisionar o estagiário na execução das atividades, no ambiente de trabalho, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">por intermédio do(a) Sr(a) </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
@@ -7576,51 +7813,51 @@
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, profissional de seu quadro de pessoal, com formação ou experiência profissional na área de conhecimento desenvolvida no curso do estagiário, para exercer a função de Supervisor(a) de Estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="29C677EE" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
@@ -7630,51 +7867,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IV - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proporcionar todas as oportunidades e condições necessárias para o pleno cumprimento do estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="3DF3AED1" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
@@ -7685,51 +7922,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Assinar relatórios e emitir pareceres para fins de avaliação, manifestando sobre o desenvolvimento do estágio e o desempenho do(a) Estagiário(a);</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="48865B19" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -7753,51 +7990,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VI - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Emitir certificado de Estágio Obrigatório, que conterá os dados de identificação, o período do estágio e a carga horária total;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="65619962" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -7821,51 +8058,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reduzir a jornada de estágio nos períodos de avaliação, previamente informados pelo professor Orientador;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="6C46337E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -7889,51 +8126,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VIII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Solicitar ao Estagiário, a qualquer tempo, documentos comprobatórios da regularidade da situação escolar, uma vez que trancamento de matrícula, abandono, conclusão de curso ou transferência de instituição de ensino constituem motivos de imediata rescisão do Termo de Compromisso de Estágio; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="5C326261" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -7958,51 +8195,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">X - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Manter a disposição da fiscalização documentos que comprovem a relação de estágio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="13F51BF3" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -8010,51 +8247,51 @@
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9228"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="10644"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="11352"/>
           <w:tab w:val="left" w:pos="12036"/>
           <w:tab w:val="left" w:pos="12060"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13476"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="3D3E04A8" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4110"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4818"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5526"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6942"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7650"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8358"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9066"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9774"/>
@@ -8089,51 +8326,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CLÁUSULA DÉCIMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>- Caberá ao Estagiário(a):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="0F457089" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8195,51 +8432,51 @@
         </w:rPr>
         <w:t>da Concedente</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>previamente informadas e preservar o sigilo das informações a que tiver acesso;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="75FAE087" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8270,51 +8507,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">II - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cumprir com empenho e interesse toda programação estabelecida para seu estágio</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="3484940E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8338,51 +8575,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">III - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Elaborar, assinar e entregar relatório ao professor Orientador de Estágio da Instituição de Ensino, no prazo estabelecido;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="5D309E0C" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8422,51 +8659,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Apresentar documentos comprobatórios da sua regular situação escolar sempre que solicitado pela concedente</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>com base no inciso I, do art. 3º da Lei 11.788/2008; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="2D2C1EB5" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8489,99 +8726,99 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Comunicar ao supervisor e professor orientador, concomitantemente, de imediato e por escrito, a ocorrência de qualquer fato relevante relacionado à realização do estágio e/ou a interrupção, suspensão ou cancelamento de sua matrícula na Instituição de Ensino.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="10A2D242" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9228"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="10644"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="11352"/>
           <w:tab w:val="left" w:pos="12036"/>
           <w:tab w:val="left" w:pos="12060"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13476"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="5168F2E9" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8591,136 +8828,137 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>CLÁUSULA DÉCIMA PRIMEIRA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Caberá à Instituição de Ensino:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="423BB2AE" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aprovar o estágio de que trata o presente instrumento, considerando as condições de sua adequação à proposta pedagógica do curso, à etapa e modalidade da formação escolar do estagiário e o horário e calendário escolar;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="0742957B" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">II - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Avaliar e aprovar as instalações da concedente, nas quais serão realizadas as atividades de estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="206D421D" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">III - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Responsabilizar-se para que a atividade de estágio seja realizada como procedimento didático-pedagógico;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="1A8E0F61" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IV - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
@@ -8826,188 +9064,188 @@
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>, servidor(a) de seu quadro de pessoal docente, como Orientador(a) de Estágio, com função de acompanhar o desenvolvimento das atividades e avaliar o rendimento do estagiário;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="56F0C298" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Comunicar à parte concedente do estágio, no início do período letivo, as datas de realização de avaliações escolares ou acadêmicas;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="6D66308F" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VI - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informar situação de regularidade acadêmica d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o estagiário</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> quando solicitado pela concedente; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="0461DB02" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Observar o cumprimento da legislação e demais disposições sobre o estágio. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="391B9559" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="723D44F4" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9017,347 +9255,402 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>CLÁUSULA DÉCIMA SEGUNDA -</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> O(a) estagiário(a) será desligado:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="338B4BBD" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I - </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>automaticamente, ao término do estágio;</w:t>
+        <w:t>automaticamente</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, ao término do estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="01E55852" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">II - </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a pedido, devidamente justificado;</w:t>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> pedido, devidamente justificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="567A0047" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">III - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>decorrida a terça parte do tempo previsto para a duração do estágio, se comprovada a insuficiência na avaliação de desempenho no órgão, na entidade ou na instituição de ensino;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="2169905E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>em decorrência do descumprimento de qualquer obrigação assumida no Termo de Compromisso de Estágio;</w:t>
+        <w:t>em</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> decorrência do descumprimento de qualquer obrigação assumida no Termo de Compromisso de Estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="69D43831" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pelo não comparecimento, sem motivo justificado, por mais de 05 (cinco) dias consecutivos ou não, no período de um mês, ou 15 (quinze) dias durante todo o período de estágio;</w:t>
+        <w:t>pelo</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> não comparecimento, sem motivo justificado, por mais de 05 (cinco) dias consecutivos ou não, no período de um mês, ou 15 (quinze) dias durante todo o período de estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="0D7CAC09" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VI - </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pela interrupção do curso na instituição de ensino a que pertença o estagiário; e,</w:t>
+        <w:t>pela</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> interrupção do curso na instituição de ensino a que pertença o estagiário; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="02E08EE5" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>por conduta incompatível com a exigida pela Concedente de estágio.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="7BD68E73" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRDefault="00916B7A" w:rsidP="00A958F4">
+    <w:p w14:paraId="7123D8DF" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00916B7A" w:rsidP="00A958F4">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2976"/>
           <w:tab w:val="left" w:pos="3684"/>
           <w:tab w:val="left" w:pos="4392"/>
           <w:tab w:val="left" w:pos="5100"/>
           <w:tab w:val="left" w:pos="5808"/>
           <w:tab w:val="left" w:pos="6516"/>
           <w:tab w:val="left" w:pos="7224"/>
           <w:tab w:val="left" w:pos="7932"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9348"/>
           <w:tab w:val="left" w:pos="10056"/>
           <w:tab w:val="left" w:pos="10764"/>
           <w:tab w:val="left" w:pos="11472"/>
           <w:tab w:val="left" w:pos="12180"/>
           <w:tab w:val="left" w:pos="12888"/>
           <w:tab w:val="left" w:pos="13596"/>
           <w:tab w:val="left" w:pos="14304"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo único.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> A rescisão deste termo não gera qualquer direito indenizatório ao estagiário.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00A958F4">
+    <w:p w14:paraId="0743E6F7" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00A958F4">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2976"/>
           <w:tab w:val="left" w:pos="3684"/>
           <w:tab w:val="left" w:pos="4392"/>
           <w:tab w:val="left" w:pos="5100"/>
           <w:tab w:val="left" w:pos="5808"/>
           <w:tab w:val="left" w:pos="6516"/>
           <w:tab w:val="left" w:pos="7224"/>
           <w:tab w:val="left" w:pos="7932"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9348"/>
           <w:tab w:val="left" w:pos="10056"/>
           <w:tab w:val="left" w:pos="10764"/>
           <w:tab w:val="left" w:pos="11472"/>
           <w:tab w:val="left" w:pos="12180"/>
           <w:tab w:val="left" w:pos="12888"/>
           <w:tab w:val="left" w:pos="13596"/>
           <w:tab w:val="left" w:pos="14304"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="53004043" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9393,250 +9686,251 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DA PROTEÇÃO DE DADOS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O(A) estagiário(a) autoriza neste instrumento consentido, o tratamento de seus dados pessoais pela Instituição de Ensino e pela Concedente, que se obrigam a fazê-lo para exclusivo cumprimento deste TERMO DE COMPROMISSO DE ESTÁGIO e respeitando o alcance de respectivas autorizações e consentimentos e legítimo interesse, nos termos do art. 7º da Lei Geral de Proteção de Dados nº 13.709/18.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00016ECA" w:rsidRPr="00B15066" w:rsidRDefault="00016ECA" w:rsidP="00B15066">
+    <w:p w14:paraId="4BAE1C76" w14:textId="77777777" w:rsidR="00016ECA" w:rsidRPr="00B15066" w:rsidRDefault="00016ECA" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="7186B7B3" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="7" w:name="_heading=h.eikhqk20xwy5"/>
-      <w:bookmarkEnd w:id="7"/>
+      <w:bookmarkStart w:id="6" w:name="_heading=h.eikhqk20xwy5"/>
+      <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> primeiro.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>As PARTES não poderão copiar, transferir, ceder ou fazer qualquer uso dos dados obtidos e acessados em razão do cumprimento da finalidade do referido Termo de Compromisso de Estágio, sob pena de responder civil e criminalmente pelos seus atos, de seus representantes e prepostos.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="58425040" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="030D9BC4" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Parágrafo segundo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> As PARTES garantem que, no tratamento de dados pessoais, considerando a finalidade do tratamento, bem como os riscos atrelados, aplicam as medidas técnicas e organizativas adequadas para assegurar um nível de segurança adequado ao risco.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="3C1D72FD" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="50D12403" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9647,89 +9941,107 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo terceiro.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>Ocorrendo dano a terceiros por culpa ou dolo, ainda que entendida a solidariedade por órgãos julgadores, a PARTE, que deu causa, se obriga a reembolsar a parte inocente de qualquer despesa que esta venha a ter por força de mencionado dano.</w:t>
+        <w:t xml:space="preserve">Ocorrendo dano a terceiros por culpa ou dolo, ainda que entendida a solidariedade por órgãos julgadores, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> PARTE, que deu causa, se obriga a reembolsar a parte inocente de qualquer despesa que esta venha a ter por força de mencionado dano.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="025F583E" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="873"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="1EC8EB23" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9770,84 +10082,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DA CONFIABILIDADE)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Na vigência deste termo e após o seu encerramento, as PARTES manterão sigilo absoluto sobre os dados, materiais, informações, documentos, especificações técnicas ou comerciais de propriedade uma da outra ou desenvolvidos ao longo da vigência deste instrumento que, eventualmente, tenha conhecimento em razão do termo de compromisso de estágio, respondendo diretamente por eventuais perdas e danos decorrentes da não observância desta cláusula e por demais cominações legais.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="1CF1626E" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="7359CFBA" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9860,83 +10172,83 @@
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA DÉCIMA </w:t>
       </w:r>
       <w:r w:rsidR="005B15EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>QUINTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Qualquer alteração do estabelecido neste termo será feita mediante aditivo, com anuência das partes envolvidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="5783147F" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="5AB624C7" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9997,90 +10309,90 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00551F6C" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dias úteis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, ou rescindido no caso de descumprimento de qualquer de suas cláusulas ou condições.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="18ADBB90" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="5C0151E9" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10109,82 +10421,82 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Nos termos do inciso I, do Art. 109, da Constituição Federal, o foro competente para dirimir </w:t>
       </w:r>
       <w:r w:rsidR="00551F6C" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dúvidas ou litígios decorrentes deste Instrumento é o da Justiça Federal em Minas Gerais, Seção Judiciária de Belo Horizonte.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005B15EE" w:rsidRPr="00B15066" w:rsidRDefault="005B15EE" w:rsidP="00B15066">
+    <w:p w14:paraId="39B0463D" w14:textId="77777777" w:rsidR="005B15EE" w:rsidRPr="00B15066" w:rsidRDefault="005B15EE" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="3A836FE5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -10245,469 +10557,469 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>assinam eletronicamente o presente Termo Compromisso de Estágio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">.    </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A958F4" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="5F6886F2" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
+    <w:p w14:paraId="480DDB30" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="569EA225" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="227"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Diamantina, data da assinatura eletrônica.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="1EBF39E3" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="227"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="291C8824" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="469F9C47" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="743B2968" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Concedente</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="1CB05DEA" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="350F9979" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="327F8B07" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Estagiário(a)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="62055DBD" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="02E9FF78" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00062277">
+    <w:p w14:paraId="65FA4FF8" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00062277">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Coordenador(a) de Estágio</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="4EDAD1D5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="3BB0C912" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B56E8" w:rsidSect="009B5948">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="22" w:right="1558" w:bottom="1417" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D6D61" w:rsidRDefault="007D6D61">
+    <w:p w14:paraId="13A6D021" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D6D61" w:rsidRDefault="007D6D61">
+    <w:p w14:paraId="56BC8ED0" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="StarSymbol">
     <w:altName w:val="Liberation Mono"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Lucida Sans Unicode">
     <w:panose1 w:val="020B0602030504020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="80000AFF" w:usb1="0000396B" w:usb2="00000000" w:usb3="00000000" w:csb0="000000BF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Mangal">
-    <w:altName w:val="Liberation Mono"/>
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="01"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="575F01D6" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
@@ -10786,119 +11098,119 @@
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00C74AA6">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+  <w:p w14:paraId="72D65CBC" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Minuta de Termo de Compromisso de Estágio aprovado pelo Parecer nº 191/2014 – ER-DIA/UFVJM/PFMG/PGF/AGU-2014, conforme Processo nª 23086.002521/2014-16 – Consulta 01/2014.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+  <w:p w14:paraId="24B08B04" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="007D6D61" w:rsidRDefault="007D6D61">
+    <w:p w14:paraId="54C4B5CE" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="007D6D61" w:rsidRDefault="007D6D61">
+    <w:p w14:paraId="4A3515FA" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9468" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1755"/>
       <w:gridCol w:w="5926"/>
       <w:gridCol w:w="1787"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D87C9D">
+    <w:tr w:rsidR="00D87C9D" w14:paraId="43F66235" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1020"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1755" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="16E82825" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:before="100" w:beforeAutospacing="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39D90B22" wp14:editId="568CDBC3">
                 <wp:extent cx="923925" cy="723900"/>
@@ -10930,134 +11242,134 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5926" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="6358C9B0" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="603E5242" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>UNIVERSIDADE FEDERAL DOS VALES DO JEQUITINHONHA E MUCURI</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="00D87C9D" w:rsidRDefault="00C74AA6">
+        <w:p w14:paraId="51E68857" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
-            <w:r w:rsidR="00D87C9D">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>www.ufvjm.edu.br</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1787" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="14094DB2" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:before="100" w:beforeAutospacing="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
               <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74D79B75" wp14:editId="0E73CC9F">
                 <wp:extent cx="942975" cy="723900"/>
@@ -11086,61 +11398,61 @@
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="942975" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+  <w:p w14:paraId="5E225C1A" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
@@ -11215,74 +11527,74 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3240"/>
         </w:tabs>
         <w:ind w:left="3240" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3600"/>
         </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000003"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="00000003"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000004"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -11397,51 +11709,51 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000005"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -11556,193 +11868,201 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1337686922">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1307396164">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1956015467">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1413045804">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3ot0xaWtOFbyfpNrGy6fJ19IdG6lkVYMJzp3dZ6Yt+Wyx/hMh+R3rSSpcPiSYebcg2Xg/Mf/nPrSXN5WJH5Uvw==" w:salt="+7xyA0Qii9WgNYSJsm4oww=="/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SdWjfy/b2yoqezOhdxqEYHAhpC8mv8xtBGpQFKku4wOIMcxdLG4PDT7egG5p5NZVIVJlOwEvfL0seANqm9+eOg==" w:salt="Bf/hpcAEgmHdOQa8wRVfdA=="/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
-    <w:doNotWrapTextWithPunct/>
-    <w:doNotUseEastAsianBreakRules/>
     <w:useFELayout/>
-    <w:doNotUseIndentAsNumberingTabStop/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E82FF4"/>
     <w:rsid w:val="00016ECA"/>
     <w:rsid w:val="00062277"/>
     <w:rsid w:val="000E23F1"/>
     <w:rsid w:val="000F2697"/>
     <w:rsid w:val="00111C66"/>
     <w:rsid w:val="001C3872"/>
     <w:rsid w:val="001E250E"/>
+    <w:rsid w:val="001E772A"/>
+    <w:rsid w:val="001E7B21"/>
     <w:rsid w:val="00254334"/>
     <w:rsid w:val="002940FA"/>
     <w:rsid w:val="002D2C0E"/>
     <w:rsid w:val="002F30D4"/>
     <w:rsid w:val="0037364D"/>
     <w:rsid w:val="004403AA"/>
     <w:rsid w:val="0044321E"/>
     <w:rsid w:val="004639BB"/>
     <w:rsid w:val="004B56E8"/>
+    <w:rsid w:val="004D3BAE"/>
     <w:rsid w:val="004E3B98"/>
     <w:rsid w:val="0052260D"/>
     <w:rsid w:val="00530ABF"/>
     <w:rsid w:val="00551F6C"/>
     <w:rsid w:val="005B15EE"/>
     <w:rsid w:val="005D5143"/>
     <w:rsid w:val="005F07BE"/>
     <w:rsid w:val="00633A23"/>
     <w:rsid w:val="0067724D"/>
     <w:rsid w:val="006A5D1B"/>
     <w:rsid w:val="0076006E"/>
     <w:rsid w:val="007B310B"/>
     <w:rsid w:val="007D6D61"/>
     <w:rsid w:val="007F361D"/>
     <w:rsid w:val="00877725"/>
     <w:rsid w:val="00880879"/>
     <w:rsid w:val="008C6F62"/>
     <w:rsid w:val="00916B7A"/>
     <w:rsid w:val="00925A3E"/>
     <w:rsid w:val="009754DD"/>
     <w:rsid w:val="009A20DF"/>
     <w:rsid w:val="009B5948"/>
     <w:rsid w:val="00A958F4"/>
     <w:rsid w:val="00AE6C20"/>
     <w:rsid w:val="00B15066"/>
     <w:rsid w:val="00B931E4"/>
     <w:rsid w:val="00BA6CFE"/>
     <w:rsid w:val="00BF5547"/>
     <w:rsid w:val="00C74AA6"/>
     <w:rsid w:val="00C959A4"/>
     <w:rsid w:val="00CA04C9"/>
     <w:rsid w:val="00CA570B"/>
+    <w:rsid w:val="00CD279B"/>
     <w:rsid w:val="00CE4061"/>
     <w:rsid w:val="00D60499"/>
     <w:rsid w:val="00D87C9D"/>
     <w:rsid w:val="00DB1547"/>
     <w:rsid w:val="00DC1A3C"/>
     <w:rsid w:val="00E330D3"/>
     <w:rsid w:val="00E82FF4"/>
     <w:rsid w:val="00E90781"/>
     <w:rsid w:val="00E95E87"/>
     <w:rsid w:val="00F45C98"/>
     <w:rsid w:val="00FC09DF"/>
     <w:rsid w:val="00FF5C55"/>
     <w:rsid w:val="25C32126"/>
     <w:rsid w:val="51412282"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="4C1130FB"/>
   <w15:docId w15:val="{2D42B836-C6D7-4D5C-B56D-309EA70CCE1F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -12067,50 +12387,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="009B5948"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fontepargpadro">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabelanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -12341,51 +12666,51 @@
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009B5948"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodetabela">
     <w:name w:val="Conteúdo de tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009B5948"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufvjm.edu.br/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
@@ -12659,75 +12984,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97945C76-EA62-4D93-8143-BDEF31483452}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1868</Words>
-  <Characters>10089</Characters>
+  <Words>1871</Words>
+  <Characters>10106</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11934</CharactersWithSpaces>
+  <CharactersWithSpaces>11954</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11306</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>96877BD5390C439BBB54A7180F1EE8F1</vt:lpwstr>
   </property>
 </Properties>