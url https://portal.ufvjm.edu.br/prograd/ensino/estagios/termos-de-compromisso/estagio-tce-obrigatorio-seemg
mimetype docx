--- v1 (2026-08-19)
+++ v2 (2026-09-08)
@@ -5,796 +5,796 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="561EE2A1" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="71A25A8F" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>TERMO DE COMPROMISSO DE ESTÁGIO OBRIGATÓRIO</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E91AC5" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
+    <w:p w14:paraId="7C792565" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3294" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7EB4E110" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="4E9C80DD" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="3294" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Termo de Compromisso de Estágio que celebram entre si a Secretaria de Estado de Educação de Minas Gerais e o(a) Estudante</w:t>
       </w:r>
       <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto1"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="0" w:name="Texto1"/>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...17 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_</w:t>
       </w:r>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>com</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> a interveniência da Universidade Federal dos Vales do Jequitinhonha e Mucuri, por meio do(a) Instituto/Faculdade de</w:t>
       </w:r>
       <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto2"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:bookmarkStart w:id="1" w:name="Texto2"/>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...2 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...17 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>para realização de Estágio Obrigatório.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2B196C" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
+    <w:p w14:paraId="65086AC9" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1C7B32C2" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+    <w:p w14:paraId="0EF58C52" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pelo presente instrumento, as partes a seguir nomeadas:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D56ECF5" w14:textId="77777777" w:rsidR="0037364D" w:rsidRPr="00B15066" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
+    <w:p w14:paraId="7D14DD75" w14:textId="77777777" w:rsidR="0037364D" w:rsidRPr="00B15066" w:rsidRDefault="0037364D" w:rsidP="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="180" w:rightFromText="180" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="357"/>
         <w:tblOverlap w:val="never"/>
         <w:tblW w:w="8986" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4455"/>
         <w:gridCol w:w="1187"/>
         <w:gridCol w:w="373"/>
         <w:gridCol w:w="32"/>
         <w:gridCol w:w="251"/>
         <w:gridCol w:w="567"/>
         <w:gridCol w:w="2121"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00E95E87" w:rsidRPr="00B15066" w14:paraId="3E498BD3" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="00E95E87" w:rsidRPr="00B15066" w14:paraId="7CBD814A" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8986" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4ACD3A7C" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87" w:rsidP="00E95E87">
+          <w:p w14:paraId="2480D022" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:spacing w:after="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CONCEDENTE DO ESTÁGIO:</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="3AECD5A3" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="466C0BDE" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:trPr>
           <w:trHeight w:val="408"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6298" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="26860342" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="0D15E507" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Razão Social: Secretaria de Estado de Educação de Minas Gerais</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="2" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7E37BA23" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="1BFFFBD0" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CNPJ: 18.715.599/0001-05</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="620A78BE" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4BDA3BEA" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:trPr>
           <w:trHeight w:val="616"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6865" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2ACCB10C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="3A100B0E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Endereço: Rodovia Papa João Paulo II, nº 4143 – 10º e 11º andares - Edifício Minas</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="2" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="09B0E33E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="1484F5E6" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro: Serra Verde</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4B5AE426" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="175BD375" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="46C70C35" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="0E39652A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade: Belo Horizonte</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2410" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D2C1868" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="4AEAB7FA" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>UF: MG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2121" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FB12EBC" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
+          <w:p w14:paraId="29A0C2BF" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00E95E87">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CEP: 31.630-900</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="363CF674" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="5B6775C2" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6047" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78EF5766" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="38CC0094" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Escola Estadual:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto3"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="2" w:name="Texto3"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -815,144 +815,144 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2939" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="10F8DCD8" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="053EF5C7" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Telefone:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto4"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="3" w:name="Texto4"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -973,145 +973,145 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="6869ED0C" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="6430A76B" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5642" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC78B84" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="2B1D8299" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Endereço:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="4" w:name="Texto5"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -1132,134 +1132,134 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3344" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11403CD2" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="2627E95F" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro:</w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto6"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="5" w:name="Texto6"/>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -1280,153 +1280,153 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="5"/>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="082F23F3" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="2C9EB12C" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4455" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42B7DE5E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="39939FC5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>:</w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -1447,131 +1447,131 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1843" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="22DAA367" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="6F65119E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">UF: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -1592,142 +1592,142 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2688" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="38BB656F" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="1361DE6D" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CEP:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -1748,145 +1748,145 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w14:paraId="7655647A" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w14:paraId="3B0F44A6" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6015" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1382E5D7" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="5EFFB9F4" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Representante Legal:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -1907,143 +1907,143 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2971" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1FB8244D" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="138D9EBC" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CPF:</w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -2064,135 +2064,135 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="299D7766" w14:textId="77777777" w:rsidTr="00C74AA6">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="71EF4EF9" w14:textId="77777777" w:rsidTr="00C74AA6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8986" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44FC999A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="53C9708A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Cargo: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -2213,230 +2213,230 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="18FA3E5A" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="04B5956E" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5336C24F" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="453250E3" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="76C932B4" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="3655E996" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ESTAGIÁRIO</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAB13B6" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="18EEE028" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3426"/>
         <w:gridCol w:w="675"/>
         <w:gridCol w:w="1012"/>
         <w:gridCol w:w="788"/>
         <w:gridCol w:w="420"/>
         <w:gridCol w:w="2445"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4095E645" w14:textId="77777777" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4A8A1659" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8766" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="011FEB63" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="1F1A2F02" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Nome:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -2457,141 +2457,141 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="39E8C424" w14:textId="77777777" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="78416421" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5901" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="51AFAC79" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="2E883E22" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Curso:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -2612,132 +2612,132 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5B78873B" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="3BC4641C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Matrícula: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -2758,132 +2758,132 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="7ECE8396" w14:textId="77777777" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="400C7534" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3426" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31B96D86" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="7FAB3DA5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Data de Nascimento: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -2904,131 +2904,131 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2895" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31AB7C5B" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="6768E64A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">RG: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -3049,131 +3049,131 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2445" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1ACE7E43" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="3E578EC2" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -3194,142 +3194,142 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="0E9205F3" w14:textId="77777777" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4FD33BB3" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5901" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="539B1AFC" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="38F925BB" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Endereço:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -3350,140 +3350,140 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="00671B61" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+          <w:p w14:paraId="4929489B" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -3504,141 +3504,141 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="5D83893D" w14:textId="77777777" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="48F98774" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4101" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="12FAE71D" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="75A61040" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -3659,131 +3659,131 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1800" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3E810F58" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="7ECA595D" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">UF: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -3804,132 +3804,132 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2865" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78367DC3" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="33D33734" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">CEP: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -3950,133 +3950,133 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4FBD4AB3" w14:textId="77777777" w:rsidTr="00E95E87">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="0662F08F" w14:textId="77777777" w:rsidTr="00E95E87">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5113" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1A34DC7A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="27CE4482" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Telefone: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -4097,140 +4097,140 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3653" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="78FAFCB3" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="2F270120" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>E-mail:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -4251,495 +4251,495 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="2BE78F9E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="1CB35FD0" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D7D6B06" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="286F7B71" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>INSTITUIÇÃO DE ENSINO</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7FC215" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="57DF5F76" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00B15066" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="8781" w:type="dxa"/>
         <w:tblInd w:w="55" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:top w:w="55" w:type="dxa"/>
           <w:left w:w="55" w:type="dxa"/>
           <w:bottom w:w="55" w:type="dxa"/>
           <w:right w:w="55" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3431"/>
         <w:gridCol w:w="2299"/>
         <w:gridCol w:w="82"/>
         <w:gridCol w:w="1050"/>
         <w:gridCol w:w="1919"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4AD2275A" w14:textId="77777777" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="70F290F3" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63459809" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="2F5E21A9" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Razão Social: Universidade Federal dos Vales do Jequitinhonha e Mucuri - UFVJM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3051" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7FE68D92" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="493E2A88" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CNPJ: 16.888.315/0001-57</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="1799D63B" w14:textId="77777777" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="0F192B08" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5730" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7B3C97B6" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="24AFA98C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Endereço: Rodovia MGT 367, Km 583, nº 5000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3051" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E951029" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="02082FAA" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Bairro: Alto da Jacuba</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="3367DB15" w14:textId="77777777" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="4CECCAB1" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3431" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="03BC470A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="53949412" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cidade: Diamantina</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3431" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="68FE078C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="06014FEF" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>UF: MG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1919" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7474798C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
+          <w:p w14:paraId="7B642BAF" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>CEP: 39.100-000</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w14:paraId="7AC01D07" w14:textId="77777777" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="00D87C9D" w:rsidRPr="00B15066" w14:paraId="62697341" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5812" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="324C8BC6" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="3328B45B" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">Representante Legal: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -4760,137 +4760,137 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2969" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3D9AE7EC" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
+          <w:p w14:paraId="3B9BC88C" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRPr="00B15066" w:rsidRDefault="00D87C9D" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t xml:space="preserve">CPF: </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Texto5"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput/>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
-[...8 lines deleted...]
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:kern w:val="1"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
@@ -4911,210 +4911,210 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidR="00C74AA6">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:noProof/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
-            <w:r w:rsidR="00C74AA6">
+            <w:r w:rsidR="00612784">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="5A889D62" w14:textId="77777777" w:rsidTr="00D87C9D">
+      <w:tr w:rsidR="004B56E8" w:rsidRPr="00B15066" w14:paraId="3D9C7E32" w14:textId="77777777" w:rsidTr="00D87C9D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8781" w:type="dxa"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="0" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="0" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="37267CA5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
+          <w:p w14:paraId="02778100" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00916B7A">
             <w:pPr>
               <w:pStyle w:val="Contedodetabela"/>
               <w:snapToGrid w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="1"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
               </w:rPr>
               <w:t>Cargo:</w:t>
             </w:r>
             <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00916B7A" w:rsidRPr="00B15066">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Coordenador(a) de Estágio</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="460A9177" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="37A2098D" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:pStyle w:val="Recuodecorpodetexto"/>
         <w:ind w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E7B6C68" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="5E553858" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Celebram entre si o presente Termo de Compromisso de Estágio Obrigatório, com fundamento na Lei 11.788/08, e demais legislações pertinentes à matéria, mediante cláusulas e condições que seguem mutuamente aceitas e reciprocamente outorgadas</w:t>
       </w:r>
       <w:r w:rsidR="00CA570B" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FFA9404" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="065F64CF" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4B0D4D2C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="14AB0EB3" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5176,436 +5176,265 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> possibilitar a realização da atividade de estágio </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>obrigatório</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5856643B" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="015FB708" w14:textId="77777777" w:rsidR="00EA5BCD" w:rsidRDefault="00EA5BCD" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="054FFDB5" w14:textId="56B159B3" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="4FFD64C1" w14:textId="77777777" w:rsidR="00EA5BCD" w:rsidRPr="00EA5BCD" w:rsidRDefault="00EA5BCD" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B15066">
-[...4 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo Único</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B15066">
-[...11 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r w:rsidR="00757E81">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Este Termo de Compromisso de Estágio vincula-se, para todos os efeitos legais, ao </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>Convênio nº</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E772A">
-[...262 lines deleted...]
-          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>22/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>celebrado em</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="text-token-text-primary"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>02/09/2026</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, conforme consta nos Processos SEI/SEE-MG nº </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>1260.01.0030383/2026-52</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e SEI/UFVJM nº </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rStyle w:val="Forte"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>23086.008320/2026-58</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00EA5BCD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C4CD29" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="470F1874" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="60FF97E0" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="292A055D" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5616,193 +5445,193 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>CLÁUSULA SEGUNDA -</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>O estágio curricular obrigatório, como procedimento didático-pedagógico, tem como objetivo proporcionar a complementação prática do ensino aprendizagem, de aperfeiçoamento técnico-cultural, científico e de relacionamento humano, e para alcançar esse objetivo, os partícipes cumprirão o Plano de Atividades do Estágio anexo, elaborado de acordo com o estabelecido no parágrafo único do art. 7º da Lei nº 11.788 de 25 de setembro de 2008, no que couber, e ainda, em conformidade com as especificidades do curso.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4872617D" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="4C1C97DA" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6712CE93" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="7FFA6294" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>CLÁUSULA TERCEIRA –</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>O(a) estagiário(a) obriga-se a cumprir as normas internas da concedente, preservando o sigilo e a confidencialidade das informações a que tiver acesso, bem como a cumprir fielmente a programação do estágio, comunicando em tempo hábil, eventuais intercorrências.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="578BD942" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="43A4C68B" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2B1A9C7C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="2361A93A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>CLÁUSULA QUARTA –</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>O(a) estagiário(a) responderá por perdas e danos consequentes da inobservância das normas internas ou das cláusulas do presente termo de compromisso quando decorrentes de seus próprios atos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36F1FCEA" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="74A5CAAB" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7C807BDD" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="175CEF98" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -5861,370 +5690,370 @@
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">pólice de </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">eguro nº </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00016ECA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>da s</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">eguradora </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">contratada pela </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="0044321E" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="681CCBD6" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="63605C3B" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33C4C901" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="02BF1E40" w14:textId="77777777" w:rsidR="00B15066" w:rsidRPr="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial Narrow" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6234,83 +6063,83 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Parágrafo único.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> Os acidentes pessoais de que trata o caput são aqueles que tenham como causa direta o desempenho das atividades de estágio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F5FF34C" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
+    <w:p w14:paraId="78F8366B" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F056C79" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="654C976A" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6363,82 +6192,82 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">e a </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>Instituição de Ensino</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">.         </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E1F2AD5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
+    <w:p w14:paraId="4659A7AE" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="004B56E8" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CBB1528" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="7882A6CF" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6474,82 +6303,82 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>stagiário(a) não receberá qualquer valor a título de bolsa ou</w:t>
       </w:r>
       <w:r w:rsidR="007F361D" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> outra forma de contraprestação</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="502768F6" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="474642EB" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12F27F82" w14:textId="77777777" w:rsidR="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="6D82049D" w14:textId="77777777" w:rsidR="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6565,812 +6394,812 @@
         <w:t>CLÁUSULA OITAVA</w:t>
       </w:r>
       <w:r w:rsidR="008C6F62" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">- </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">O estágio curricular iniciará em </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> com previsão de término em </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C74AA6" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00C74AA6" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, com </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">carga horária semanal máxima de </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> horas, não podendo ultrapassar </w:t>
       </w:r>
       <w:r w:rsidR="00016ECA">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">carga horária total de </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00612784">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-        </w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:sz w:val="20"/>
-[...1 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
-[...15 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00B15066" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> horas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C126568" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="2FF7F3AC" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="68C9360C" w14:textId="77777777" w:rsidR="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="564BD20B" w14:textId="77777777" w:rsidR="00B15066" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7389,390 +7218,381 @@
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Parágrafo primeiro.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O estágio relativo a cursos que alternam teoria e prática, nos períodos em que não estão programadas aulas presenciais, poderá ter jornada de até 40 (quarenta) horas semanais, desde que isso esteja previsto no projeto pedagógico do curso e tenha anuência da concedente.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A2B6086" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="35C5D18E" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D22B951" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00B15066" w:rsidP="00B15066">
+    <w:p w14:paraId="0104FB19" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00B15066" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo segundo.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Nos períodos de avaliação teórica e/ou prática, a carga horária do estágio será reduzida pelo menos à metade para garantir o bom desempenho do estagiário.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782C1A96" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="37219EA3" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4F04D53E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="1FCFA1AB" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>CLÁUSULA NONA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Caberá à Concedente:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077582F8" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="7B79E2E0" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I - Ofertar instalações que tenham condições de proporcionar ao educando atividades de aprendizagem social, profissional e cultural;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422E1698" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="0E01AFB4" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>II - Zelar pelo cumprimento do presente Termo de Compromisso de Estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D25AF64" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="71BE3779" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">III - Acompanhar e supervisionar o estagiário na execução das atividades, no ambiente de trabalho, </w:t>
-[...11 lines deleted...]
-      <w:r w:rsidR="00C74AA6">
+        <w:t xml:space="preserve">III - Acompanhar e supervisionar o estagiário na execução das atividades, no ambiente de trabalho, por intermédio do(a) Sr(a) </w:t>
+      </w:r>
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
@@ -7793,71 +7613,71 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, profissional de seu quadro de pessoal, com formação ou experiência profissional na área de conhecimento desenvolvida no curso do estagiário, para exercer a função de Supervisor(a) de Estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29C677EE" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="296307CE" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
@@ -7867,51 +7687,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IV - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Proporcionar todas as oportunidades e condições necessárias para o pleno cumprimento do estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF3AED1" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="572F4493" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="1985"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
@@ -7922,51 +7742,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Assinar relatórios e emitir pareceres para fins de avaliação, manifestando sobre o desenvolvimento do estágio e o desempenho do(a) Estagiário(a);</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48865B19" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="4B6693F8" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -7990,51 +7810,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VI - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Emitir certificado de Estágio Obrigatório, que conterá os dados de identificação, o período do estágio e a carga horária total;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65619962" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="39475F65" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -8058,51 +7878,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Reduzir a jornada de estágio nos períodos de avaliação, previamente informados pelo professor Orientador;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C46337E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="0223786B" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -8126,51 +7946,51 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VIII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Solicitar ao Estagiário, a qualquer tempo, documentos comprobatórios da regularidade da situação escolar, uma vez que trancamento de matrícula, abandono, conclusão de curso ou transferência de instituição de ensino constituem motivos de imediata rescisão do Termo de Compromisso de Estágio; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C326261" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="25CF425E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -8195,51 +8015,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">X - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Manter a disposição da fiscalização documentos que comprovem a relação de estágio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13F51BF3" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="1B31CB0C" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="567"/>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="851"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="2880"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
@@ -8247,51 +8067,51 @@
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8789"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9228"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="10644"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="11352"/>
           <w:tab w:val="left" w:pos="12036"/>
           <w:tab w:val="left" w:pos="12060"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13476"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3D3E04A8" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="60474CFF" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4110"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4818"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5526"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6234"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6942"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7650"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8358"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9066"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9774"/>
@@ -8326,51 +8146,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>CLÁUSULA DÉCIMA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>- Caberá ao Estagiário(a):</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F457089" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="2A61B0F9" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8432,51 +8252,51 @@
         </w:rPr>
         <w:t>da Concedente</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>previamente informadas e preservar o sigilo das informações a que tiver acesso;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FAE087" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="00CF0E3D" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8507,51 +8327,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">II - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cumprir com empenho e interesse toda programação estabelecida para seu estágio</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3484940E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="2261DC1B" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8575,51 +8395,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">III - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Elaborar, assinar e entregar relatório ao professor Orientador de Estágio da Instituição de Ensino, no prazo estabelecido;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D309E0C" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="1F45B627" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8659,51 +8479,51 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Apresentar documentos comprobatórios da sua regular situação escolar sempre que solicitado pela concedente</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>com base no inciso I, do art. 3º da Lei 11.788/2008; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2C1EB5" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="5069B9F1" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
@@ -8726,99 +8546,99 @@
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Comunicar ao supervisor e professor orientador, concomitantemente, de imediato e por escrito, a ocorrência de qualquer fato relevante relacionado à realização do estágio e/ou a interrupção, suspensão ou cancelamento de sua matrícula na Instituição de Ensino.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A2D242" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="030F247D" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="3564"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4272"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="4980"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="5688"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="6396"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7104"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="7812"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="8520"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9228"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="9936"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="10644"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="11352"/>
           <w:tab w:val="left" w:pos="12036"/>
           <w:tab w:val="left" w:pos="12060"/>
           <w:tab w:val="left" w:pos="12768"/>
           <w:tab w:val="left" w:pos="13476"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5168F2E9" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="76F7879A" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -8828,201 +8648,201 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>CLÁUSULA DÉCIMA PRIMEIRA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Caberá à Instituição de Ensino:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="423BB2AE" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="111A27FF" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aprovar o estágio de que trata o presente instrumento, considerando as condições de sua adequação à proposta pedagógica do curso, à etapa e modalidade da formação escolar do estagiário e o horário e calendário escolar;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0742957B" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="337D0E38" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">II - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Avaliar e aprovar as instalações da concedente, nas quais serão realizadas as atividades de estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206D421D" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="5F97571A" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">III - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Responsabilizar-se para que a atividade de estágio seja realizada como procedimento didático-pedagógico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8E0F61" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="4BF57BB4" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">IV - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Designar o(a) Prof(a) </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Texto5"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMTEXT </w:instrText>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
@@ -9043,209 +8863,209 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00C74AA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidR="00C74AA6">
+      <w:r w:rsidR="00612784">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Lucida Sans Unicode" w:hAnsi="Arial" w:cs="Arial"/>
           <w:kern w:val="1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>, servidor(a) de seu quadro de pessoal docente, como Orientador(a) de Estágio, com função de acompanhar o desenvolvimento das atividades e avaliar o rendimento do estagiário;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F0C298" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="23977A84" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Comunicar à parte concedente do estágio, no início do período letivo, as datas de realização de avaliações escolares ou acadêmicas;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D66308F" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="0543D06E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VI - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Informar situação de regularidade acadêmica d</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>o estagiário</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> quando solicitado pela concedente; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0461DB02" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="159FC176" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve">Observar o cumprimento da legislação e demais disposições sobre o estágio. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="391B9559" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="2CCD99DE" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="723D44F4" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="6694B6DB" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9255,402 +9075,347 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>CLÁUSULA DÉCIMA SEGUNDA -</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> O(a) estagiário(a) será desligado:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="338B4BBD" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="7237EE42" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">I - </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>automaticamente</w:t>
-[...9 lines deleted...]
-        <w:t>, ao término do estágio;</w:t>
+        <w:t>automaticamente, ao término do estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E55852" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="66BC6019" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">II - </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>a</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> pedido, devidamente justificado;</w:t>
+        <w:t>a pedido, devidamente justificado;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567A0047" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="63BF7E50" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">III - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>decorrida a terça parte do tempo previsto para a duração do estágio, se comprovada a insuficiência na avaliação de desempenho no órgão, na entidade ou na instituição de ensino;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2169905E" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="445DBE18" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>em</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> decorrência do descumprimento de qualquer obrigação assumida no Termo de Compromisso de Estágio;</w:t>
+        <w:t>em decorrência do descumprimento de qualquer obrigação assumida no Termo de Compromisso de Estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D43831" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="5B52824C" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">V - </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pelo</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> não comparecimento, sem motivo justificado, por mais de 05 (cinco) dias consecutivos ou não, no período de um mês, ou 15 (quinze) dias durante todo o período de estágio;</w:t>
+        <w:t>pelo não comparecimento, sem motivo justificado, por mais de 05 (cinco) dias consecutivos ou não, no período de um mês, ou 15 (quinze) dias durante todo o período de estágio;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7CAC09" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="075D86D0" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VI - </w:t>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pela</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> interrupção do curso na instituição de ensino a que pertença o estagiário; e,</w:t>
+        <w:t>pela interrupção do curso na instituição de ensino a que pertença o estagiário; e,</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E08EE5" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="2A098DF0" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">VII - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>por conduta incompatível com a exigida pela Concedente de estágio.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD68E73" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
+    <w:p w14:paraId="4B9708C1" w14:textId="77777777" w:rsidR="00916B7A" w:rsidRPr="00B15066" w:rsidRDefault="00916B7A" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7123D8DF" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00916B7A" w:rsidP="00A958F4">
+    <w:p w14:paraId="7C37A269" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00916B7A" w:rsidP="00A958F4">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2976"/>
           <w:tab w:val="left" w:pos="3684"/>
           <w:tab w:val="left" w:pos="4392"/>
           <w:tab w:val="left" w:pos="5100"/>
           <w:tab w:val="left" w:pos="5808"/>
           <w:tab w:val="left" w:pos="6516"/>
           <w:tab w:val="left" w:pos="7224"/>
           <w:tab w:val="left" w:pos="7932"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9348"/>
           <w:tab w:val="left" w:pos="10056"/>
           <w:tab w:val="left" w:pos="10764"/>
           <w:tab w:val="left" w:pos="11472"/>
           <w:tab w:val="left" w:pos="12180"/>
           <w:tab w:val="left" w:pos="12888"/>
           <w:tab w:val="left" w:pos="13596"/>
           <w:tab w:val="left" w:pos="14304"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo único.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> A rescisão deste termo não gera qualquer direito indenizatório ao estagiário.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0743E6F7" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00A958F4">
+    <w:p w14:paraId="7D5E8F3A" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00A958F4">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="2976"/>
           <w:tab w:val="left" w:pos="3684"/>
           <w:tab w:val="left" w:pos="4392"/>
           <w:tab w:val="left" w:pos="5100"/>
           <w:tab w:val="left" w:pos="5808"/>
           <w:tab w:val="left" w:pos="6516"/>
           <w:tab w:val="left" w:pos="7224"/>
           <w:tab w:val="left" w:pos="7932"/>
           <w:tab w:val="left" w:pos="8640"/>
           <w:tab w:val="left" w:pos="9348"/>
           <w:tab w:val="left" w:pos="10056"/>
           <w:tab w:val="left" w:pos="10764"/>
           <w:tab w:val="left" w:pos="11472"/>
           <w:tab w:val="left" w:pos="12180"/>
           <w:tab w:val="left" w:pos="12888"/>
           <w:tab w:val="left" w:pos="13596"/>
           <w:tab w:val="left" w:pos="14304"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53004043" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="2FA9924B" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -9686,83 +9451,83 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DA PROTEÇÃO DE DADOS)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>O(A) estagiário(a) autoriza neste instrumento consentido, o tratamento de seus dados pessoais pela Instituição de Ensino e pela Concedente, que se obrigam a fazê-lo para exclusivo cumprimento deste TERMO DE COMPROMISSO DE ESTÁGIO e respeitando o alcance de respectivas autorizações e consentimentos e legítimo interesse, nos termos do art. 7º da Lei Geral de Proteção de Dados nº 13.709/18.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BAE1C76" w14:textId="77777777" w:rsidR="00016ECA" w:rsidRPr="00B15066" w:rsidRDefault="00016ECA" w:rsidP="00B15066">
+    <w:p w14:paraId="175E0238" w14:textId="77777777" w:rsidR="00016ECA" w:rsidRPr="00B15066" w:rsidRDefault="00016ECA" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7186B7B3" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="0C87CFF3" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_heading=h.eikhqk20xwy5"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
@@ -9770,167 +9535,177 @@
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> primeiro.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t>As PARTES não poderão copiar, transferir, ceder ou fazer qualquer uso dos dados obtidos e acessados em razão do cumprimento da finalidade do referido Termo de Compromisso de Estágio, sob pena de responder civil e criminalmente pelos seus atos, de seus representantes e prepostos.</w:t>
+        <w:t xml:space="preserve">As PARTES não poderão copiar, transferir, ceder ou fazer qualquer uso dos dados obtidos e acessados em razão do cumprimento da finalidade do referido Termo de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B15066">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:highlight w:val="white"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Compromisso de Estágio, sob pena de responder civil e criminalmente pelos seus atos, de seus representantes e prepostos.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58425040" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="51415A31" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="030D9BC4" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="532DFD7D" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Parágrafo segundo</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t xml:space="preserve"> As PARTES garantem que, no tratamento de dados pessoais, considerando a finalidade do tratamento, bem como os riscos atrelados, aplicam as medidas técnicas e organizativas adequadas para assegurar um nível de segurança adequado ao risco.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1D72FD" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="26628FA2" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRPr="00B15066" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="50D12403" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="2E2D10EB" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -9941,107 +9716,89 @@
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Parágrafo terceiro.</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ocorrendo dano a terceiros por culpa ou dolo, ainda que entendida a solidariedade por órgãos julgadores, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> PARTE, que deu causa, se obriga a reembolsar a parte inocente de qualquer despesa que esta venha a ter por força de mencionado dano.</w:t>
+        <w:t>Ocorrendo dano a terceiros por culpa ou dolo, ainda que entendida a solidariedade por órgãos julgadores, a PARTE, que deu causa, se obriga a reembolsar a parte inocente de qualquer despesa que esta venha a ter por força de mencionado dano.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="025F583E" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="11EEE3C3" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:hanging="873"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EC8EB23" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="14A461E5" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10082,84 +9839,84 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> (DA CONFIABILIDADE)</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Na vigência deste termo e após o seu encerramento, as PARTES manterão sigilo absoluto sobre os dados, materiais, informações, documentos, especificações técnicas ou comerciais de propriedade uma da outra ou desenvolvidos ao longo da vigência deste instrumento que, eventualmente, tenha conhecimento em razão do termo de compromisso de estágio, respondendo diretamente por eventuais perdas e danos decorrentes da não observância desta cláusula e por demais cominações legais.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF1626E" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="014C4E8F" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:textAlignment w:val="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7359CFBA" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="676E788C" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
           <w:tab w:val="left" w:pos="1050"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:overflowPunct/>
         <w:autoSpaceDE/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -10172,83 +9929,83 @@
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">CLÁUSULA DÉCIMA </w:t>
       </w:r>
       <w:r w:rsidR="005B15EE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>QUINTA</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Qualquer alteração do estabelecido neste termo será feita mediante aditivo, com anuência das partes envolvidas.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5783147F" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
+    <w:p w14:paraId="14138055" w14:textId="77777777" w:rsidR="00551F6C" w:rsidRPr="00B15066" w:rsidRDefault="00551F6C" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AB624C7" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="4B2F0A48" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10309,90 +10066,90 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">) </w:t>
       </w:r>
       <w:r w:rsidR="00551F6C" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dias úteis</w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">, ou rescindido no caso de descumprimento de qualquer de suas cláusulas ou condições.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18ADBB90" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="66AA37FB" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00B15066" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro11"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0151E9" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="2B32917E" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -10421,82 +10178,82 @@
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> - Nos termos do inciso I, do Art. 109, da Constituição Federal, o foro competente para dirimir </w:t>
       </w:r>
       <w:r w:rsidR="00551F6C" w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">as </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>dúvidas ou litígios decorrentes deste Instrumento é o da Justiça Federal em Minas Gerais, Seção Judiciária de Belo Horizonte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B0463D" w14:textId="77777777" w:rsidR="005B15EE" w:rsidRPr="00B15066" w:rsidRDefault="005B15EE" w:rsidP="00B15066">
+    <w:p w14:paraId="4E046B89" w14:textId="77777777" w:rsidR="005B15EE" w:rsidRPr="00B15066" w:rsidRDefault="005B15EE" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3A836FE5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
+    <w:p w14:paraId="1A9E3BAA" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="00CA570B" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -10557,365 +10314,365 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B15066">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t>assinam eletronicamente o presente Termo Compromisso de Estágio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
         <w:t xml:space="preserve">.    </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6886F2" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
+    <w:p w14:paraId="4363BAE1" w14:textId="77777777" w:rsidR="00A958F4" w:rsidRDefault="00A958F4" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="480DDB30" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
+    <w:p w14:paraId="64052693" w14:textId="77777777" w:rsidR="0037364D" w:rsidRDefault="0037364D" w:rsidP="00B15066">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="569EA225" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="34A5B144" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="227"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>Diamantina, data da assinatura eletrônica.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBF39E3" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="538E4BB4" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:pStyle w:val="Textopadro"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="708"/>
           <w:tab w:val="left" w:pos="1416"/>
           <w:tab w:val="left" w:pos="2124"/>
           <w:tab w:val="left" w:pos="2832"/>
           <w:tab w:val="left" w:pos="3540"/>
           <w:tab w:val="left" w:pos="4248"/>
           <w:tab w:val="left" w:pos="4956"/>
           <w:tab w:val="left" w:pos="5664"/>
           <w:tab w:val="left" w:pos="6372"/>
           <w:tab w:val="left" w:pos="7080"/>
           <w:tab w:val="left" w:pos="7788"/>
           <w:tab w:val="left" w:pos="8496"/>
           <w:tab w:val="left" w:pos="9204"/>
           <w:tab w:val="left" w:pos="9912"/>
           <w:tab w:val="left" w:pos="10620"/>
           <w:tab w:val="left" w:pos="11328"/>
           <w:tab w:val="left" w:pos="12036"/>
         </w:tabs>
         <w:spacing w:after="227"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="291C8824" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="14FB159B" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="469F9C47" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="7F788D48" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743B2968" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="4ED10947" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Concedente</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB05DEA" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="445DC807" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="350F9979" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="5CCF8936" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327F8B07" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="20CFC033" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Estagiário(a)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62055DBD" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
+    <w:p w14:paraId="5D0D275D" w14:textId="77777777" w:rsidR="00E95E87" w:rsidRPr="00A958F4" w:rsidRDefault="00E95E87">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02E9FF78" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
+    <w:p w14:paraId="5CABF586" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00CA570B">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>_________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65FA4FF8" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00062277">
+    <w:p w14:paraId="4BF6EE3F" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRPr="00A958F4" w:rsidRDefault="00062277">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A958F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Coordenador(a) de Estágio</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDAD1D5" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="5B1EB52F" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3BB0C912" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
+    <w:p w14:paraId="4419C529" w14:textId="77777777" w:rsidR="004B56E8" w:rsidRDefault="004B56E8">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="004B56E8" w:rsidSect="009B5948">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="22" w:right="1558" w:bottom="1417" w:left="1560" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13A6D021" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
+    <w:p w14:paraId="34D56BA9" w14:textId="77777777" w:rsidR="006024DB" w:rsidRDefault="006024DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="56BC8ED0" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
+    <w:p w14:paraId="033DAAF5" w14:textId="77777777" w:rsidR="006024DB" w:rsidRDefault="006024DB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -10974,267 +10731,267 @@
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="575F01D6" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="10343DC6" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Página </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00612784">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00612784">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C74AA6">
+    <w:r w:rsidR="00757E81">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>4</w:t>
+      <w:t>2</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00612784">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> de </w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00612784">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:instrText>NUMPAGES</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00612784">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
-    <w:r w:rsidR="00C74AA6">
+    <w:r w:rsidR="00757E81">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:noProof/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>7</w:t>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00612784">
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:b/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="72D65CBC" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+  <w:p w14:paraId="3F3281BD" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>Minuta de Termo de Compromisso de Estágio aprovado pelo Parecer nº 191/2014 – ER-DIA/UFVJM/PFMG/PGF/AGU-2014, conforme Processo nª 23086.002521/2014-16 – Consulta 01/2014.</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="24B08B04" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+  <w:p w14:paraId="0FA7FAF7" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Rodap"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="54C4B5CE" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
+    <w:p w14:paraId="2EA21A8F" w14:textId="77777777" w:rsidR="006024DB" w:rsidRDefault="006024DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A3515FA" w14:textId="77777777" w:rsidR="004D3BAE" w:rsidRDefault="004D3BAE">
+    <w:p w14:paraId="3A097571" w14:textId="77777777" w:rsidR="006024DB" w:rsidRDefault="006024DB">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblW w:w="9468" w:type="dxa"/>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="1755"/>
       <w:gridCol w:w="5926"/>
       <w:gridCol w:w="1787"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00D87C9D" w14:paraId="43F66235" w14:textId="77777777">
+    <w:tr w:rsidR="00D87C9D" w14:paraId="09475FFD" w14:textId="77777777">
       <w:trPr>
         <w:trHeight w:val="1020"/>
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1755" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="16E82825" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="4DDA48BE" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:before="100" w:beforeAutospacing="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39D90B22" wp14:editId="568CDBC3">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="408CA3C4" wp14:editId="6E735A9C">
                 <wp:extent cx="923925" cy="723900"/>
                 <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                 <wp:docPr id="1" name="Imagem 1"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="1" name="Imagem 1"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId1"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
@@ -11242,216 +10999,216 @@
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="5926" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="6358C9B0" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="4A258461" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Times New Roman"/>
               <w:color w:val="000000"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:t>MINISTÉRIO DA EDUCAÇÃO</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="603E5242" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="1C545189" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:after="0"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>UNIVERSIDADE FEDERAL DOS VALES DO JEQUITINHONHA E MUCURI</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="51E68857" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="69C8B581" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:pStyle w:val="Cabealho"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial Narrow" w:eastAsia="Times New Roman" w:hAnsi="Arial Narrow" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:kern w:val="0"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
               <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink r:id="rId2" w:history="1">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="16"/>
                 <w:u w:val="single"/>
                 <w:lang w:eastAsia="pt-BR" w:bidi="ar-SA"/>
               </w:rPr>
               <w:t>www.ufvjm.edu.br</w:t>
             </w:r>
           </w:hyperlink>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1787" w:type="dxa"/>
           <w:vAlign w:val="center"/>
         </w:tcPr>
-        <w:p w14:paraId="14094DB2" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+        <w:p w14:paraId="53E813AB" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
           <w:pPr>
             <w:spacing w:before="100" w:beforeAutospacing="1"/>
             <w:jc w:val="center"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Arial"/>
               <w:b/>
               <w:bCs/>
               <w:noProof/>
               <w:color w:val="000000"/>
               <w:sz w:val="18"/>
               <w:szCs w:val="18"/>
             </w:rPr>
             <w:drawing>
-              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74D79B75" wp14:editId="0E73CC9F">
+              <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A680CA7" wp14:editId="64BA57C7">
                 <wp:extent cx="942975" cy="723900"/>
                 <wp:effectExtent l="19050" t="0" r="9525" b="0"/>
                 <wp:docPr id="2" name="Imagem 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                     <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:nvPicPr>
                         <pic:cNvPr id="2" name="Imagem 2"/>
                         <pic:cNvPicPr>
                           <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                         </pic:cNvPicPr>
                       </pic:nvPicPr>
                       <pic:blipFill>
                         <a:blip r:embed="rId3"/>
                         <a:srcRect/>
                         <a:stretch>
                           <a:fillRect/>
                         </a:stretch>
                       </pic:blipFill>
                       <pic:spPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="942975" cy="723900"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:noFill/>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                       </pic:spPr>
                     </pic:pic>
                   </a:graphicData>
                 </a:graphic>
               </wp:inline>
             </w:drawing>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="5E225C1A" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
+  <w:p w14:paraId="123A30B9" w14:textId="77777777" w:rsidR="00D87C9D" w:rsidRDefault="00D87C9D">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000002"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="00000002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="upperRoman"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
@@ -11868,186 +11625,193 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings 2" w:hAnsi="Wingdings 2" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="StarSymbol" w:hAnsi="StarSymbol" w:cs="StarSymbol"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1337686922">
+  <w:num w:numId="1" w16cid:durableId="616521626">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1307396164">
+  <w:num w:numId="2" w16cid:durableId="430469890">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1956015467">
+  <w:num w:numId="3" w16cid:durableId="81033861">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="1413045804">
+  <w:num w:numId="4" w16cid:durableId="623537268">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="SdWjfy/b2yoqezOhdxqEYHAhpC8mv8xtBGpQFKku4wOIMcxdLG4PDT7egG5p5NZVIVJlOwEvfL0seANqm9+eOg==" w:salt="Bf/hpcAEgmHdOQa8wRVfdA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E82FF4"/>
     <w:rsid w:val="00016ECA"/>
     <w:rsid w:val="00062277"/>
     <w:rsid w:val="000E23F1"/>
     <w:rsid w:val="000F2697"/>
     <w:rsid w:val="00111C66"/>
     <w:rsid w:val="001C3872"/>
     <w:rsid w:val="001E250E"/>
     <w:rsid w:val="001E772A"/>
     <w:rsid w:val="001E7B21"/>
     <w:rsid w:val="00254334"/>
     <w:rsid w:val="002940FA"/>
     <w:rsid w:val="002D2C0E"/>
+    <w:rsid w:val="002F16D5"/>
     <w:rsid w:val="002F30D4"/>
     <w:rsid w:val="0037364D"/>
     <w:rsid w:val="004403AA"/>
     <w:rsid w:val="0044321E"/>
     <w:rsid w:val="004639BB"/>
     <w:rsid w:val="004B56E8"/>
     <w:rsid w:val="004D3BAE"/>
     <w:rsid w:val="004E3B98"/>
     <w:rsid w:val="0052260D"/>
     <w:rsid w:val="00530ABF"/>
     <w:rsid w:val="00551F6C"/>
     <w:rsid w:val="005B15EE"/>
     <w:rsid w:val="005D5143"/>
     <w:rsid w:val="005F07BE"/>
+    <w:rsid w:val="006024DB"/>
+    <w:rsid w:val="00612784"/>
     <w:rsid w:val="00633A23"/>
     <w:rsid w:val="0067724D"/>
     <w:rsid w:val="006A5D1B"/>
+    <w:rsid w:val="007226C6"/>
+    <w:rsid w:val="00757E81"/>
     <w:rsid w:val="0076006E"/>
     <w:rsid w:val="007B310B"/>
     <w:rsid w:val="007D6D61"/>
     <w:rsid w:val="007F361D"/>
     <w:rsid w:val="00877725"/>
     <w:rsid w:val="00880879"/>
     <w:rsid w:val="008C6F62"/>
     <w:rsid w:val="00916B7A"/>
     <w:rsid w:val="00925A3E"/>
     <w:rsid w:val="009754DD"/>
     <w:rsid w:val="009A20DF"/>
     <w:rsid w:val="009B5948"/>
     <w:rsid w:val="00A958F4"/>
     <w:rsid w:val="00AE6C20"/>
     <w:rsid w:val="00B15066"/>
     <w:rsid w:val="00B931E4"/>
     <w:rsid w:val="00BA6CFE"/>
     <w:rsid w:val="00BF5547"/>
     <w:rsid w:val="00C74AA6"/>
     <w:rsid w:val="00C959A4"/>
     <w:rsid w:val="00CA04C9"/>
     <w:rsid w:val="00CA570B"/>
     <w:rsid w:val="00CD279B"/>
     <w:rsid w:val="00CE4061"/>
     <w:rsid w:val="00D60499"/>
     <w:rsid w:val="00D87C9D"/>
     <w:rsid w:val="00DB1547"/>
     <w:rsid w:val="00DC1A3C"/>
+    <w:rsid w:val="00DF7DF5"/>
     <w:rsid w:val="00E330D3"/>
     <w:rsid w:val="00E82FF4"/>
     <w:rsid w:val="00E90781"/>
     <w:rsid w:val="00E95E87"/>
+    <w:rsid w:val="00EA5BCD"/>
     <w:rsid w:val="00F45C98"/>
     <w:rsid w:val="00FC09DF"/>
     <w:rsid w:val="00FF5C55"/>
     <w:rsid w:val="25C32126"/>
     <w:rsid w:val="51412282"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="pt-BR" w:eastAsia="zh-CN"/>
+  <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="4C1130FB"/>
-  <w15:docId w15:val="{2D42B836-C6D7-4D5C-B56D-309EA70CCE1F}"/>
+  <w14:docId w14:val="38AA3D25"/>
+  <w15:docId w15:val="{6B9F09FD-D7EB-4182-AB86-F2705841138B}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="SimSun" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pt-BR" w:eastAsia="pt-BR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -12662,50 +12426,66 @@
       <w:lang w:eastAsia="zh-CN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TextodebaloChar">
     <w:name w:val="Texto de balão Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Textodebalo"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:rsid w:val="009B5948"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contedodetabela">
     <w:name w:val="Conteúdo de tabela"/>
     <w:basedOn w:val="Normal"/>
     <w:rsid w:val="009B5948"/>
     <w:pPr>
       <w:suppressLineNumbers/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="Forte">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="00EA5BCD"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="text-token-text-primary">
+    <w:name w:val="text-token-text-primary"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:rsid w:val="00EA5BCD"/>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.emf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ufvjm.edu.br/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -12972,87 +12752,87 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA Fifth Edition"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{97945C76-EA62-4D93-8143-BDEF31483452}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{296698B3-17D1-4D1D-BD39-F564273EC258}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>7</Pages>
-  <Words>1871</Words>
-  <Characters>10106</Characters>
+  <Words>1878</Words>
+  <Characters>10144</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>84</Lines>
   <Paragraphs>23</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>.</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11954</CharactersWithSpaces>
+  <CharactersWithSpaces>11999</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>usuario</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
     <vt:lpwstr>1046-11.2.0.11306</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>96877BD5390C439BBB54A7180F1EE8F1</vt:lpwstr>
   </property>
 </Properties>